--- v0 (2026-08-10)
+++ v1 (2026-09-26)
@@ -1,44 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11065" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="1705"/>
         <w:gridCol w:w="5670"/>
@@ -210,51 +214,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="335A4240" w14:textId="230784BA" w:rsidR="00896DFB" w:rsidRDefault="006A08DB" w:rsidP="00CB6382">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="727B9402" wp14:editId="386FB9BA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="727B9402" wp14:editId="7386C257">
                   <wp:extent cx="728493" cy="731520"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="777922337" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="777922337" name="Picture 777922337"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="2688" t="5651" r="78187" b="2847"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
@@ -1514,92 +1518,90 @@
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> Highway traffic flow, unmanned aerial vehicle, quad rotor, real time video</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="566442EA" w14:textId="77777777" w:rsidR="00896DFB" w:rsidRDefault="00896DFB" w:rsidP="00495957">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E337653" w14:textId="77777777" w:rsidR="00896DFB" w:rsidRDefault="00896DFB" w:rsidP="001E004C">
       <w:pPr>
-        <w:pStyle w:val="Level1Heading"/>
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:sectPr w:rsidR="00896DFB" w:rsidSect="001E004C">
-          <w:headerReference w:type="default" r:id="rId13"/>
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="even" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="907" w:right="432" w:bottom="950" w:left="432" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="033FAC98" w14:textId="21E57967" w:rsidR="00C36DC7" w:rsidRPr="00C36DC7" w:rsidRDefault="00C36DC7" w:rsidP="00C36DC7">
+    <w:p w14:paraId="033FAC98" w14:textId="21E57967" w:rsidR="00C36DC7" w:rsidRPr="00C36DC7" w:rsidRDefault="00C36DC7" w:rsidP="00296D2F">
       <w:pPr>
         <w:pStyle w:val="Level1Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00C36DC7">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB19EB0" w14:textId="3F7831F9" w:rsidR="000546C6" w:rsidRDefault="00C36DC7" w:rsidP="00C36DC7">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C36DC7">
         <w:t>The Introduction must contain an accurate and concise analysis of the existing knowledge on the investigated scientific problem. A very broad overview of the scientific topic and related background as well as the compilation of a long list of cited references should be avoided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F85FA8D" w14:textId="15217452" w:rsidR="00A71C1D" w:rsidRPr="000546C6" w:rsidRDefault="00C36DC7" w:rsidP="000546C6">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
       <w:r w:rsidRPr="000546C6">
         <w:t>The final paragraph should indicate the motivation and objectives of the conducted work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250C002F" w14:textId="1E64F5C3" w:rsidR="00A71C1D" w:rsidRDefault="0052210F" w:rsidP="00C36DC7">
+    <w:p w14:paraId="250C002F" w14:textId="1E64F5C3" w:rsidR="00A71C1D" w:rsidRDefault="0052210F" w:rsidP="00296D2F">
       <w:pPr>
         <w:pStyle w:val="Level2Heading"/>
       </w:pPr>
       <w:r>
         <w:t>Equations Definition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBA0CFF" w14:textId="3AA189B0" w:rsidR="00B814B6" w:rsidRPr="00A6350D" w:rsidRDefault="00B814B6" w:rsidP="00B814B6">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
       <w:r w:rsidRPr="00A6350D">
         <w:t>Equations and formulae should be typed in Mathtype, and numbered consecutively with Arabic numerals in parentheses on the right hand side of the page (if referred to explicitly in the text)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6350D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B66348" w14:textId="51A26C13" w:rsidR="00946D86" w:rsidRDefault="0052210F" w:rsidP="0052210F">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
@@ -1607,54 +1609,54 @@
         <w:rPr>
           <w:position w:val="-10"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:object w:dxaOrig="1080" w:dyaOrig="279" w14:anchorId="0892D2EE">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:54pt;height:14.15pt" o:ole="">
-            <v:imagedata r:id="rId15" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:54pt;height:14.25pt" o:ole="">
+            <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845036302" r:id="rId16"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1848586494" r:id="rId20"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00E26429">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
@@ -1663,51 +1665,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26429">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26429">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26429">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A972A42" w14:textId="64248037" w:rsidR="00946D86" w:rsidRPr="00946D86" w:rsidRDefault="0052210F" w:rsidP="00946D86">
+    <w:p w14:paraId="7A972A42" w14:textId="64248037" w:rsidR="00946D86" w:rsidRPr="00946D86" w:rsidRDefault="0052210F" w:rsidP="00296D2F">
       <w:pPr>
         <w:pStyle w:val="Level3Heading"/>
       </w:pPr>
       <w:r>
         <w:t>Tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBF2756" w14:textId="363303D2" w:rsidR="0052210F" w:rsidRDefault="0052210F" w:rsidP="001E004C">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
       <w:r w:rsidRPr="00A6350D">
         <w:t xml:space="preserve">All tables should be numbered with Arabic numerals. </w:t>
       </w:r>
       <w:r w:rsidRPr="00211F0D">
         <w:t>Every table should have a caption.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6350D">
         <w:t xml:space="preserve"> Headings should be placed above tables, left justified. Only horizontal lines should be used within a table, to distinguish the column headings from the body of the table, and immediately above and below the table. Tables must be embedded into the text and not supplied separately. Below is an example which the authors may find useful.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0145D80E" w14:textId="77777777" w:rsidR="001E004C" w:rsidRDefault="001E004C" w:rsidP="001E004C">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
@@ -2056,51 +2058,51 @@
             <w:tcW w:w="1234" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="255BB3B3" w14:textId="77777777" w:rsidR="0052210F" w:rsidRPr="0052210F" w:rsidRDefault="0052210F" w:rsidP="003A5C9F">
             <w:pPr>
               <w:pStyle w:val="Els-table-text"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052210F">
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="522513DD" w14:textId="26BDFE7F" w:rsidR="00946D86" w:rsidRDefault="0052210F" w:rsidP="0052210F">
+    <w:p w14:paraId="522513DD" w14:textId="26BDFE7F" w:rsidR="00946D86" w:rsidRDefault="0052210F" w:rsidP="00296D2F">
       <w:pPr>
         <w:pStyle w:val="Level3Heading"/>
       </w:pPr>
       <w:r>
         <w:t>Figures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62ABB5D1" w14:textId="7ABD9E3D" w:rsidR="0052210F" w:rsidRDefault="00DA7B04" w:rsidP="00B814B6">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
       <w:r>
         <w:t>All figures should be numbered with Arabic numerals (1,2,3,….). Every figure should have a caption. All photographs, schemas, graphs and diagrams are to be referred to as figures. Line drawings should be good quality scans or true electronic output. Low-quality scans are not acceptable. Figures must be embedded into the text and not supplied separately.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B9F111" w14:textId="1629A83C" w:rsidR="00DA7B04" w:rsidRDefault="00DA7B04" w:rsidP="00B814B6">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
       <w:r>
         <w:t>Preferred format of figures are PNG, JPEG, GIF etc. Lettering and symbols should be clearly defined either in the caption or in a legend provided as part of the figure. Figures should be placed at the top or bottom of a page wherever possible, as close as possible to the first reference to them in the paper. Please ensure that all the figures are of 300 DPI resolutions minimum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4DBE9E" w14:textId="71550D4F" w:rsidR="00B814B6" w:rsidRDefault="00DA7B04" w:rsidP="00B814B6">
       <w:pPr>
@@ -2142,154 +2144,154 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0747B93F" wp14:editId="6E4ADA8D">
             <wp:extent cx="2856865" cy="865505"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="1637406223" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1637406223" name="Picture 1637406223"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2856865" cy="865505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D515877" w14:textId="26BB6A38" w:rsidR="00B814B6" w:rsidRPr="00A6350D" w:rsidRDefault="00211F0D" w:rsidP="00211F0D">
       <w:pPr>
         <w:pStyle w:val="FigureCaption"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref225763398"/>
       <w:r>
         <w:t xml:space="preserve">Fig.  </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Fig._ \* ARABIC ">
         <w:r w:rsidR="00181B2D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3376C">
         <w:t>(a) first picture; (b) second picture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E041C3E" w14:textId="18598C0E" w:rsidR="00C36DC7" w:rsidRDefault="009749D8" w:rsidP="009749D8">
+    <w:p w14:paraId="4E041C3E" w14:textId="18598C0E" w:rsidR="00C36DC7" w:rsidRDefault="009749D8" w:rsidP="00296D2F">
       <w:pPr>
         <w:pStyle w:val="Level1Heading"/>
       </w:pPr>
       <w:r>
         <w:t>Methodology / Experimental Work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F22AA7" w14:textId="5C6D2E98" w:rsidR="0052210F" w:rsidRDefault="0052210F" w:rsidP="0052210F">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section will describe the method for theoratical works and experimental details for experiments. </w:t>
       </w:r>
       <w:r w:rsidR="00211F0D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The information on the reproducibility, accuracy, and uncertainty of the methods should be provided here if it applies to the whole Results and discussion section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A8809F" w14:textId="72E8F6A4" w:rsidR="00211F0D" w:rsidRDefault="00211F0D" w:rsidP="00211F0D">
+    <w:p w14:paraId="14A8809F" w14:textId="72E8F6A4" w:rsidR="00211F0D" w:rsidRDefault="00211F0D" w:rsidP="00296D2F">
       <w:pPr>
         <w:pStyle w:val="Level1Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00E26429">
         <w:t xml:space="preserve">Results and </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26429">
         <w:t>iscussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EC16A3" w14:textId="77D61229" w:rsidR="00DD2C8E" w:rsidRDefault="00DD2C8E" w:rsidP="00DD2C8E">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section describes all the results produced for proposed method or conducted experiments. Furthermore, </w:t>
       </w:r>
       <w:r w:rsidR="002366FE">
         <w:t>any comparison of produced results with published results can be discussed in this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F5C403" w14:textId="746D802D" w:rsidR="001E69CD" w:rsidRDefault="001E69CD" w:rsidP="00D06210">
-[...1 lines deleted...]
-        <w:pStyle w:val="Level1Heading"/>
+    <w:p w14:paraId="49F5C403" w14:textId="746D802D" w:rsidR="001E69CD" w:rsidRDefault="001E69CD" w:rsidP="00296D2F">
+      <w:pPr>
+        <w:pStyle w:val="Concl-Ack"/>
       </w:pPr>
       <w:r w:rsidRPr="00E26429">
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406EABE8" w14:textId="2534DF33" w:rsidR="00D06210" w:rsidRDefault="00D06210" w:rsidP="00D06210">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E26429">
         <w:t>Th</w:t>
       </w:r>
       <w:r>
         <w:t>e Conclusions</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26429">
         <w:t xml:space="preserve"> section contains </w:t>
       </w:r>
       <w:r>
         <w:t>a brief</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26429">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2736,211 +2738,211 @@
         <w:pStyle w:val="ManuscriptText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065890">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Calabrese, F.A. (2005), "The early pathways: theory to practice – a continuum", Stankosky, M. (Ed.), Creating the Discipline of Knowledge Management, Elsevier, New York, NY, pp.15-20.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD4B243" w14:textId="2799D9A8" w:rsidR="00D06210" w:rsidRDefault="00D06210" w:rsidP="00D06210">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002748D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Campbell, A. and Kahn, R.L. (2015), American National Election Study, 1948, ICPSR07218-v4, Inter-university Consortium for Political and Social Research (distributor), Ann Arbor, MI, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00AA1E72" w:rsidRPr="00F62D00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>https://doi.org/10.3886/ICPSR07218.v4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AA1E72">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002748D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>(accessed 20 June 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AC1862" w14:textId="12519560" w:rsidR="00B2264C" w:rsidRDefault="00B2264C" w:rsidP="00D06210">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002748D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Wilde, S. and Cox, C. (2008), “Principal factors contributing to the competitiveness of tourism destinations at varying stages of development”, in Richardson, S., Fredline, L., Patiar A., &amp; Ternel, M. (Ed.s), CAUTHE 2008: Where the 'bloody hell' are we?, Griffith University, Gold Coast, Qld, pp.115-118.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BF3200" w14:textId="12AACA00" w:rsidR="00B2264C" w:rsidRDefault="00B2264C" w:rsidP="00D06210">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002748D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Campbell, A. and Kahn, R.L. (2015), American National Election Study, 1948, ICPSR07218-v4, Inter-university Consortium for Political and Social Research (distributor), Ann Arbor, MI, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00AA1E72" w:rsidRPr="00F62D00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>https://doi.org/10.3886/ICPSR07218.v4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AA1E72">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002748D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>(accessed 20 June 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320FEF07" w14:textId="1C652B24" w:rsidR="00B2264C" w:rsidRPr="00D06210" w:rsidRDefault="00B2264C" w:rsidP="00D06210">
       <w:pPr>
         <w:pStyle w:val="ManuscriptText"/>
       </w:pPr>
       <w:r w:rsidRPr="00724C95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Weida, S. and Stolley, K. (2013), “Developing strong thesis statements”, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00AA1E72" w:rsidRPr="00F62D00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>https://owl.english.purdue.edu/owl/resource/588/1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AA1E72">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00724C95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>(accessed 20 June</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00724C95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>2018)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B2264C" w:rsidRPr="00D06210" w:rsidSect="001E004C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="907" w:right="432" w:bottom="950" w:left="432" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E4FBE1A" w14:textId="77777777" w:rsidR="00E918F6" w:rsidRDefault="00E918F6" w:rsidP="00E424F9">
+    <w:p w14:paraId="7CEFC5FC" w14:textId="77777777" w:rsidR="00EA466B" w:rsidRDefault="00EA466B" w:rsidP="00E424F9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BEA81DD" w14:textId="77777777" w:rsidR="00E918F6" w:rsidRDefault="00E918F6" w:rsidP="00E424F9">
+    <w:p w14:paraId="1C7BA44B" w14:textId="77777777" w:rsidR="00EA466B" w:rsidRDefault="00EA466B" w:rsidP="00E424F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2973,69 +2975,79 @@
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="52E04A45" w14:textId="3A2AB77B" w:rsidR="00A71C1D" w:rsidRPr="004446F0" w:rsidRDefault="004446F0" w:rsidP="00A71C1D">
+  <w:p w14:paraId="1F91A204" w14:textId="77777777" w:rsidR="004516AF" w:rsidRDefault="004516AF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="52E04A45" w14:textId="3A2B37C2" w:rsidR="00A71C1D" w:rsidRPr="004446F0" w:rsidRDefault="004446F0" w:rsidP="00A71C1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004446F0">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>© YYYY MNS-UET, Multan</w:t>
+      <w:t>MNS-UET, Multan</w:t>
     </w:r>
     <w:r w:rsidRPr="004446F0">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="004446F0">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="004446F0">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -3051,74 +3063,94 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="004446F0">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="004446F0">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="38CAD1F4" w14:textId="77777777" w:rsidR="004516AF" w:rsidRDefault="004516AF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44B67ACD" w14:textId="77777777" w:rsidR="00E918F6" w:rsidRDefault="00E918F6" w:rsidP="00E424F9">
+    <w:p w14:paraId="46AADEAC" w14:textId="77777777" w:rsidR="00EA466B" w:rsidRDefault="00EA466B" w:rsidP="00E424F9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21E26EE5" w14:textId="77777777" w:rsidR="00E918F6" w:rsidRDefault="00E918F6" w:rsidP="00E424F9">
+    <w:p w14:paraId="7ABE4F7D" w14:textId="77777777" w:rsidR="00EA466B" w:rsidRDefault="00EA466B" w:rsidP="00E424F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="70AFDFF8" w14:textId="77777777" w:rsidR="004516AF" w:rsidRDefault="004516AF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="6E73D2A6" w14:textId="71B8DEAD" w:rsidR="00E424F9" w:rsidRDefault="000D7340" w:rsidP="0073528B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000D7340">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Frontiers </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -3190,53 +3222,276 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>pg-pg</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="283C1A87" w14:textId="77777777" w:rsidR="007652F9" w:rsidRPr="00A71C1D" w:rsidRDefault="007652F9" w:rsidP="00A71C1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="171C4928" w14:textId="77777777" w:rsidR="004516AF" w:rsidRDefault="004516AF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0058505A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B2AE48D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level1Heading"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level2Heading"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:iCs/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level3Heading"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BD21DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59101BB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3305,51 +3560,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11104C66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6946072E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -3391,77 +3646,75 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="165C7040"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="639A605C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Level2Heading"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Level3Heading"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
@@ -3479,51 +3732,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FAB1A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDBC244E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3592,51 +3845,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30085D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BCAB36A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3705,51 +3958,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42C83471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A800E6A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3818,58 +4071,57 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455F1E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08EB12E"/>
     <w:lvl w:ilvl="0" w:tplc="E6B0A17A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Level1Heading"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
@@ -3905,51 +4157,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E4613E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F00819D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -3991,51 +4243,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54644980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF2EA6C4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4104,51 +4356,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54976914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD8AA7CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4217,51 +4469,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EDB53D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CEA2D66"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4330,51 +4582,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="628B3D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23802764"/>
     <w:lvl w:ilvl="0" w:tplc="041B0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
@@ -4419,51 +4671,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="777D43E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9328DEEC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4506,251 +4758,270 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="482812506">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="227228874">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1980453331">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1117914164">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="790325972">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1291783493">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="128868098">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="854921874">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="491530041">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="880938936">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1138374903">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1552032955">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="491530041">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="13" w16cid:durableId="1134519143">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1452243567">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1091899650">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="542600078">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1771468818">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxNDc0NTMzAlKGFhZmJko6SsGpxcWZ+XkgBRa1AC3o7wksAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008A593B"/>
     <w:rsid w:val="00030DF2"/>
     <w:rsid w:val="000546C6"/>
     <w:rsid w:val="000D7340"/>
     <w:rsid w:val="00120DBF"/>
     <w:rsid w:val="001219CF"/>
     <w:rsid w:val="0017742D"/>
     <w:rsid w:val="00181B2D"/>
     <w:rsid w:val="001E004C"/>
     <w:rsid w:val="001E69CD"/>
     <w:rsid w:val="001F60A5"/>
     <w:rsid w:val="00206774"/>
     <w:rsid w:val="00211F0D"/>
     <w:rsid w:val="00217CDA"/>
     <w:rsid w:val="002366FE"/>
     <w:rsid w:val="00283D83"/>
+    <w:rsid w:val="00296D2F"/>
     <w:rsid w:val="002A76F5"/>
     <w:rsid w:val="002B1EF0"/>
     <w:rsid w:val="002D2B5D"/>
     <w:rsid w:val="002E4A8E"/>
     <w:rsid w:val="002E66D5"/>
     <w:rsid w:val="002F72DF"/>
     <w:rsid w:val="00311DF7"/>
-    <w:rsid w:val="003D25F9"/>
     <w:rsid w:val="004226BD"/>
     <w:rsid w:val="004259FF"/>
     <w:rsid w:val="004446F0"/>
+    <w:rsid w:val="004516AF"/>
     <w:rsid w:val="0046205C"/>
     <w:rsid w:val="00476D40"/>
     <w:rsid w:val="00495957"/>
     <w:rsid w:val="004B36CB"/>
     <w:rsid w:val="004B39B9"/>
     <w:rsid w:val="004B6FC8"/>
     <w:rsid w:val="0052101A"/>
     <w:rsid w:val="0052210F"/>
     <w:rsid w:val="00557427"/>
+    <w:rsid w:val="005B7579"/>
     <w:rsid w:val="005C4A66"/>
     <w:rsid w:val="005D1719"/>
     <w:rsid w:val="006223E2"/>
     <w:rsid w:val="0064269A"/>
     <w:rsid w:val="006A08DB"/>
     <w:rsid w:val="006C59BF"/>
     <w:rsid w:val="006E098D"/>
+    <w:rsid w:val="006F23F5"/>
     <w:rsid w:val="007076F1"/>
     <w:rsid w:val="0073528B"/>
     <w:rsid w:val="00755E93"/>
     <w:rsid w:val="007652F9"/>
     <w:rsid w:val="008116A7"/>
+    <w:rsid w:val="00845464"/>
     <w:rsid w:val="00896DFB"/>
     <w:rsid w:val="008A593B"/>
     <w:rsid w:val="008B7B47"/>
     <w:rsid w:val="008D2163"/>
     <w:rsid w:val="008E5943"/>
     <w:rsid w:val="008F02B6"/>
     <w:rsid w:val="008F11E6"/>
+    <w:rsid w:val="008F5082"/>
     <w:rsid w:val="00946D86"/>
     <w:rsid w:val="00963116"/>
     <w:rsid w:val="009749D8"/>
     <w:rsid w:val="00987E57"/>
     <w:rsid w:val="009B56D2"/>
     <w:rsid w:val="009C125C"/>
     <w:rsid w:val="00A0257A"/>
-    <w:rsid w:val="00A61ED8"/>
     <w:rsid w:val="00A6452C"/>
     <w:rsid w:val="00A71C1D"/>
     <w:rsid w:val="00AA1E72"/>
     <w:rsid w:val="00AD2825"/>
     <w:rsid w:val="00AE59E7"/>
     <w:rsid w:val="00B2264C"/>
     <w:rsid w:val="00B62AB5"/>
     <w:rsid w:val="00B679FE"/>
     <w:rsid w:val="00B74C85"/>
     <w:rsid w:val="00B814B6"/>
     <w:rsid w:val="00BA53E4"/>
     <w:rsid w:val="00BD025D"/>
     <w:rsid w:val="00BD1154"/>
     <w:rsid w:val="00C36DC7"/>
     <w:rsid w:val="00C521D6"/>
+    <w:rsid w:val="00C60B94"/>
     <w:rsid w:val="00C8322A"/>
     <w:rsid w:val="00CE10A8"/>
     <w:rsid w:val="00CF3198"/>
     <w:rsid w:val="00D00A3B"/>
+    <w:rsid w:val="00D05171"/>
     <w:rsid w:val="00D06210"/>
     <w:rsid w:val="00D12C07"/>
     <w:rsid w:val="00D3376C"/>
     <w:rsid w:val="00DA7B04"/>
     <w:rsid w:val="00DB0A51"/>
     <w:rsid w:val="00DD1CB5"/>
     <w:rsid w:val="00DD2C8E"/>
     <w:rsid w:val="00E420C2"/>
     <w:rsid w:val="00E424F9"/>
-    <w:rsid w:val="00E918F6"/>
+    <w:rsid w:val="00EA466B"/>
     <w:rsid w:val="00EA502E"/>
     <w:rsid w:val="00EC5171"/>
     <w:rsid w:val="00EC5546"/>
+    <w:rsid w:val="00EE3C7B"/>
     <w:rsid w:val="00F11495"/>
     <w:rsid w:val="00F17026"/>
+    <w:rsid w:val="00F36E9B"/>
     <w:rsid w:val="00F46A95"/>
+    <w:rsid w:val="00F80C49"/>
+    <w:rsid w:val="00F850D9"/>
     <w:rsid w:val="00FA5B3D"/>
     <w:rsid w:val="00FA72CF"/>
     <w:rsid w:val="00FB7E29"/>
     <w:rsid w:val="00FD40A3"/>
     <w:rsid w:val="00FE152C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -5898,191 +6169,150 @@
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E424F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007652F9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level1Heading">
     <w:name w:val="Level 1 Heading"/>
-    <w:basedOn w:val="TAMainText"/>
-    <w:link w:val="Level1HeadingChar"/>
+    <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
-    <w:rsid w:val="000546C6"/>
+    <w:rsid w:val="00296D2F"/>
     <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="17"/>
       </w:numPr>
-      <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
-      <w:ind w:left="360"/>
+      <w:spacing w:before="120" w:after="60" w:line="480" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
-    <w:rPr>
-[...12 lines deleted...]
-    <w:rsid w:val="000546C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="0"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="36"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="ms-MY"/>
+      <w:szCs w:val="48"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level2Heading">
     <w:name w:val="Level 2 Heading"/>
-    <w:basedOn w:val="TAMainText"/>
-    <w:link w:val="Level2HeadingChar"/>
+    <w:basedOn w:val="Heading2"/>
     <w:qFormat/>
-    <w:rsid w:val="00946D86"/>
+    <w:rsid w:val="00296D2F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="7"/>
+        <w:numId w:val="17"/>
       </w:numPr>
-      <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
-      <w:ind w:left="432"/>
+      <w:spacing w:before="30" w:after="60" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
       <w:i/>
-      <w:iCs/>
-[...13 lines deleted...]
-      <w:iCs/>
+      <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="ms-MY"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level3Heading">
+    <w:name w:val="Level 3 Heading"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00296D2F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ManuscriptText">
     <w:name w:val="Manuscript Text"/>
     <w:basedOn w:val="TAMainText"/>
     <w:link w:val="ManuscriptTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="000546C6"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
       <w:lang w:val="ms-MY"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ManuscriptTextChar">
     <w:name w:val="Manuscript Text Char"/>
     <w:basedOn w:val="TAMainTextChar"/>
     <w:link w:val="ManuscriptText"/>
     <w:rsid w:val="000546C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
-      <w:lang w:val="ms-MY"/>
-[...35 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:lang w:val="ms-MY"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextStyle">
     <w:name w:val="TextStyle"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00946D86"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:ind w:firstLine="708"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EquationStyle">
     <w:name w:val="EquationStyle"/>
@@ -6373,69 +6603,75 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AbstractTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="001E69CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractTextChar">
     <w:name w:val="Abstract Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="AbstractText"/>
     <w:rsid w:val="001E69CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Concl-Ack">
     <w:name w:val="Concl- Ack"/>
-    <w:basedOn w:val="Level1Heading"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="Concl-AckChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00D06210"/>
+    <w:rsid w:val="00296D2F"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ms-MY"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Concl-AckChar">
     <w:name w:val="Concl- Ack Char"/>
-    <w:basedOn w:val="Level1HeadingChar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Concl-Ack"/>
-    <w:rsid w:val="00D06210"/>
+    <w:rsid w:val="00296D2F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ms-MY"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Els-acknowledgement">
     <w:name w:val="Els-acknowledgement"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00D06210"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="230" w:after="230" w:line="230" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapterHeadingStyle">
@@ -6599,51 +6835,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A6452C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/ICPSR07218.v4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://owl.english.purdue.edu/owl/resource/588/1/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@institute.xxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/ICPSR07218.v4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.mnsuet.edu.pk/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@institute.xxx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://owl.english.purdue.edu/owl/resource/588/1/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/ICPSR07218.v4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.mnsuet.edu.pk/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/ICPSR07218.v4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>